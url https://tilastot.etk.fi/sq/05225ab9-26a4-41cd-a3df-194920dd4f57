--- v4 (2026-03-29)
+++ v5 (2026-04-25)
@@ -1,72 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1770ac9a6c6e47ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/98dfec28f9a440e6b0db6def0f1d117a.psmdcp" Id="Rdbee781e669f464c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb3391df94134b39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4f6924f63cb1457085b3c6df6d645ada.psmdcp" Id="R2a0d68ef2bdc4b94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
   <x:si>
     <x:t>Share of population receiving earnings-related and national pensions by pension benefit</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>
     <x:t>Males</x:t>
   </x:si>
   <x:si>
     <x:t>Females</x:t>
   </x:si>
   <x:si>
-    <x:t>2024</x:t>
+    <x:t>2025</x:t>
   </x:si>
   <x:si>
     <x:t>Resident in Finland</x:t>
   </x:si>
   <x:si>
     <x:t>Share of population (aged 16 or over) receiving an old-age pension (excl. partial old-age pension)</x:t>
   </x:si>
   <x:si>
     <x:t>All age groups</x:t>
   </x:si>
   <x:si>
     <x:t>Uusimaa</x:t>
   </x:si>
   <x:si>
     <x:t>Southwest Finland</x:t>
   </x:si>
   <x:si>
     <x:t>Satakunta</x:t>
   </x:si>
   <x:si>
     <x:t>Kanta-Häme</x:t>
   </x:si>
   <x:si>
     <x:t>Pirkanmaa</x:t>
   </x:si>
@@ -91,63 +91,63 @@
   <x:si>
     <x:t>Central Finland</x:t>
   </x:si>
   <x:si>
     <x:t>South Ostrobothnia</x:t>
   </x:si>
   <x:si>
     <x:t>Ostrobothnia</x:t>
   </x:si>
   <x:si>
     <x:t>Central Ostrobothnia</x:t>
   </x:si>
   <x:si>
     <x:t>North Ostrobothnia</x:t>
   </x:si>
   <x:si>
     <x:t>Kainuu</x:t>
   </x:si>
   <x:si>
     <x:t>Lapland</x:t>
   </x:si>
   <x:si>
     <x:t>Åland</x:t>
   </x:si>
   <x:si>
-    <x:t>A description of the statistics, the concepts, the definitions and the quality descriptions are available on the Etk.fi website. &lt;A HREF=https://etk.fi/en/research-statistics-and-projections/statistics/all-pension-recipients/&gt;&lt;u&gt;Go to Statistics on Pensioners in Finland.&lt;/u&gt;&lt;/A&gt;</x:t>
+    <x:t>A description of the statistics, the concepts, the definitions and the quality descriptions are available on the Etk.fi website. &lt;A HREF=https://www.etk.fi/en/research-statistics-and-projections/statistics/pension-recipients-and-pension-expenditure/statistics-on-pensioners-in-finland/&gt;&lt;u&gt;Go to Statistics on Pensioners in Finland.&lt;/u&gt;&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Symbols used in the table:
 0 = Magnitude less than half of unit employed
 - = Magnitude nil or category not applicable
 .. = Data not available or not published due to small number of cases</x:t>
   </x:si>
   <x:si>
     <x:t>Latest update:</x:t>
   </x:si>
   <x:si>
-    <x:t>20250327 07:30</x:t>
+    <x:t>20260331 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Source:</x:t>
   </x:si>
   <x:si>
     <x:t>Finnish Centre for Pensions, The Social Insurance Institution of Finland</x:t>
   </x:si>
   <x:si>
     <x:t>Contact:</x:t>
   </x:si>
   <x:si>
     <x:t>Finnish Centre for Pensions, Statistics service, tilastot(at)etk.fi</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>Units:</x:t>
   </x:si>
   <x:si>
     <x:t>%</x:t>
   </x:si>
   <x:si>
     <x:t>Internal reference code:</x:t>
   </x:si>
@@ -571,437 +571,437 @@
     <x:row r="3" spans="1:7">
       <x:c r="E3" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="G3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E4" s="3" t="n">
-        <x:v>28.1</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F4" s="3" t="n">
-        <x:v>25.5</x:v>
+        <x:v>25.4</x:v>
       </x:c>
       <x:c r="G4" s="3" t="n">
-        <x:v>30.7</x:v>
+        <x:v>30.5</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="B5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C5" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E5" s="3" t="n">
-        <x:v>21.9</x:v>
+        <x:v>21.8</x:v>
       </x:c>
       <x:c r="F5" s="3" t="n">
-        <x:v>19.2</x:v>
+        <x:v>19.1</x:v>
       </x:c>
       <x:c r="G5" s="3" t="n">
-        <x:v>24.5</x:v>
+        <x:v>24.3</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="B6" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C6" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D6" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E6" s="3" t="n">
-        <x:v>28.7</x:v>
+        <x:v>28.4</x:v>
       </x:c>
       <x:c r="F6" s="3" t="n">
-        <x:v>26.1</x:v>
+        <x:v>25.8</x:v>
       </x:c>
       <x:c r="G6" s="3" t="n">
-        <x:v>31.2</x:v>
+        <x:v>30.9</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="B7" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C7" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D7" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E7" s="3" t="n">
         <x:v>34.1</x:v>
       </x:c>
       <x:c r="F7" s="3" t="n">
-        <x:v>31</x:v>
+        <x:v>30.9</x:v>
       </x:c>
       <x:c r="G7" s="3" t="n">
-        <x:v>37.3</x:v>
+        <x:v>37.2</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="B8" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C8" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D8" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E8" s="3" t="n">
         <x:v>32.7</x:v>
       </x:c>
       <x:c r="F8" s="3" t="n">
         <x:v>29.8</x:v>
       </x:c>
       <x:c r="G8" s="3" t="n">
-        <x:v>35.5</x:v>
+        <x:v>35.4</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="B9" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C9" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D9" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E9" s="3" t="n">
-        <x:v>26.7</x:v>
+        <x:v>26.5</x:v>
       </x:c>
       <x:c r="F9" s="3" t="n">
-        <x:v>24.1</x:v>
+        <x:v>23.9</x:v>
       </x:c>
       <x:c r="G9" s="3" t="n">
-        <x:v>29.2</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="B10" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C10" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D10" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E10" s="3" t="n">
-        <x:v>33.6</x:v>
+        <x:v>33.5</x:v>
       </x:c>
       <x:c r="F10" s="3" t="n">
-        <x:v>30.3</x:v>
+        <x:v>30.2</x:v>
       </x:c>
       <x:c r="G10" s="3" t="n">
-        <x:v>36.7</x:v>
+        <x:v>36.5</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="B11" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C11" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D11" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E11" s="3" t="n">
         <x:v>35.5</x:v>
       </x:c>
       <x:c r="F11" s="3" t="n">
-        <x:v>32.3</x:v>
+        <x:v>32.2</x:v>
       </x:c>
       <x:c r="G11" s="3" t="n">
         <x:v>38.7</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="B12" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C12" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D12" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E12" s="3" t="n">
-        <x:v>34.1</x:v>
+        <x:v>34.2</x:v>
       </x:c>
       <x:c r="F12" s="3" t="n">
         <x:v>30.6</x:v>
       </x:c>
       <x:c r="G12" s="3" t="n">
-        <x:v>37.7</x:v>
+        <x:v>37.8</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="B13" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C13" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D13" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E13" s="3" t="n">
-        <x:v>39.2</x:v>
+        <x:v>39.3</x:v>
       </x:c>
       <x:c r="F13" s="3" t="n">
-        <x:v>36.5</x:v>
+        <x:v>36.6</x:v>
       </x:c>
       <x:c r="G13" s="3" t="n">
-        <x:v>41.8</x:v>
+        <x:v>41.9</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="B14" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C14" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D14" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E14" s="3" t="n">
         <x:v>32.6</x:v>
       </x:c>
       <x:c r="F14" s="3" t="n">
-        <x:v>30.2</x:v>
+        <x:v>30.1</x:v>
       </x:c>
       <x:c r="G14" s="3" t="n">
-        <x:v>35</x:v>
+        <x:v>34.9</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="B15" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C15" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D15" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E15" s="3" t="n">
-        <x:v>34.3</x:v>
+        <x:v>34.4</x:v>
       </x:c>
       <x:c r="F15" s="3" t="n">
-        <x:v>32.4</x:v>
+        <x:v>32.5</x:v>
       </x:c>
       <x:c r="G15" s="3" t="n">
-        <x:v>36.2</x:v>
+        <x:v>36.4</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="B16" s="2" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="C16" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D16" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E16" s="3" t="n">
         <x:v>29.9</x:v>
       </x:c>
       <x:c r="F16" s="3" t="n">
         <x:v>27.4</x:v>
       </x:c>
       <x:c r="G16" s="3" t="n">
         <x:v>32.4</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="B17" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C17" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D17" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E17" s="3" t="n">
-        <x:v>33.2</x:v>
+        <x:v>33.1</x:v>
       </x:c>
       <x:c r="F17" s="3" t="n">
-        <x:v>30.7</x:v>
+        <x:v>30.6</x:v>
       </x:c>
       <x:c r="G17" s="3" t="n">
-        <x:v>35.8</x:v>
+        <x:v>35.6</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="B18" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="C18" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D18" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E18" s="3" t="n">
-        <x:v>28.7</x:v>
+        <x:v>28.4</x:v>
       </x:c>
       <x:c r="F18" s="3" t="n">
-        <x:v>26.2</x:v>
+        <x:v>25.9</x:v>
       </x:c>
       <x:c r="G18" s="3" t="n">
-        <x:v>31.3</x:v>
+        <x:v>30.9</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="B19" s="2" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C19" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D19" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E19" s="3" t="n">
-        <x:v>31.1</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="F19" s="3" t="n">
-        <x:v>28.7</x:v>
+        <x:v>28.4</x:v>
       </x:c>
       <x:c r="G19" s="3" t="n">
-        <x:v>33.6</x:v>
+        <x:v>33.5</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="B20" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C20" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D20" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E20" s="3" t="n">
-        <x:v>26.9</x:v>
+        <x:v>26.8</x:v>
       </x:c>
       <x:c r="F20" s="3" t="n">
         <x:v>24.4</x:v>
       </x:c>
       <x:c r="G20" s="3" t="n">
         <x:v>29.3</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="B21" s="2" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="C21" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D21" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E21" s="3" t="n">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F21" s="3" t="n">
-        <x:v>34.4</x:v>
+        <x:v>34.2</x:v>
       </x:c>
       <x:c r="G21" s="3" t="n">
-        <x:v>39.7</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="B22" s="2" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="C22" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D22" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E22" s="3" t="n">
-        <x:v>33.2</x:v>
+        <x:v>33.1</x:v>
       </x:c>
       <x:c r="F22" s="3" t="n">
-        <x:v>31.7</x:v>
+        <x:v>31.6</x:v>
       </x:c>
       <x:c r="G22" s="3" t="n">
-        <x:v>34.8</x:v>
+        <x:v>34.6</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="B23" s="2" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C23" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D23" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E23" s="3" t="n">
-        <x:v>28.4</x:v>
+        <x:v>28.3</x:v>
       </x:c>
       <x:c r="F23" s="3" t="n">
         <x:v>26.7</x:v>
       </x:c>
       <x:c r="G23" s="3" t="n">
-        <x:v>30.1</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="4" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="0" t="s">
         <x:v>31</x:v>