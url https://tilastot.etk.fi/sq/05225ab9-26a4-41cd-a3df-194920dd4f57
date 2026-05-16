--- v5 (2026-04-25)
+++ v6 (2026-05-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb3391df94134b39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4f6924f63cb1457085b3c6df6d645ada.psmdcp" Id="R2a0d68ef2bdc4b94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f12b8f85727446b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/01740e5cdcc54e40a01545053e490160.psmdcp" Id="R7f3d5b141d7c4f61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
   <x:si>
     <x:t>Share of population receiving earnings-related and national pensions by pension benefit</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>