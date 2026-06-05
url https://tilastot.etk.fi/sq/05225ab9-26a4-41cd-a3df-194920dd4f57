--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f12b8f85727446b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/01740e5cdcc54e40a01545053e490160.psmdcp" Id="R7f3d5b141d7c4f61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e4108a35fbe4b12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dcc8639fa2614ba99e9af22d325dc5e5.psmdcp" Id="R97e5f95c41614fdf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
   <x:si>
     <x:t>Share of population receiving earnings-related and national pensions by pension benefit</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>