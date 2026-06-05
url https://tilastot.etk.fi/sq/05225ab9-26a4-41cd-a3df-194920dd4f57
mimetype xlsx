--- v7 (2026-06-05)
+++ v8 (2026-06-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e4108a35fbe4b12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dcc8639fa2614ba99e9af22d325dc5e5.psmdcp" Id="R97e5f95c41614fdf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde2500f5814142cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0c91311cc43c429591d020f40902fe20.psmdcp" Id="R20e14515797f4f4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
   <x:si>
     <x:t>Share of population receiving earnings-related and national pensions by pension benefit</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>