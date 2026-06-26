--- v8 (2026-06-05)
+++ v9 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde2500f5814142cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0c91311cc43c429591d020f40902fe20.psmdcp" Id="R20e14515797f4f4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9100ebe9a7724067" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a880ea38a3aa48c781aee7db7d972e0a.psmdcp" Id="Rca0db9f4fd3842ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
   <x:si>
     <x:t>Share of population receiving earnings-related and national pensions by pension benefit</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>