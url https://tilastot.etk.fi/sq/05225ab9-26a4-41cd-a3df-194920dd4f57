--- v9 (2026-06-26)
+++ v10 (2026-07-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9100ebe9a7724067" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a880ea38a3aa48c781aee7db7d972e0a.psmdcp" Id="Rca0db9f4fd3842ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27222ea7e0fd463d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/165075377d6d4ceaa82139a7d7d07b8a.psmdcp" Id="Rc82192bf34054314" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
   <x:si>
     <x:t>Share of population receiving earnings-related and national pensions by pension benefit</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>