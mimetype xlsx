--- v10 (2026-07-16)
+++ v11 (2026-08-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27222ea7e0fd463d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/165075377d6d4ceaa82139a7d7d07b8a.psmdcp" Id="Rc82192bf34054314" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R638345c10aa542fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3f58d8035e044cd98472a050308f8e69.psmdcp" Id="R8433c86936d34fbf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
   <x:si>
     <x:t>Share of population receiving earnings-related and national pensions by pension benefit</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>