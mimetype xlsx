--- v11 (2026-08-06)
+++ v12 (2026-08-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R638345c10aa542fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3f58d8035e044cd98472a050308f8e69.psmdcp" Id="R8433c86936d34fbf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4c498b95b9f4fbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0bc1e947eefb408bbd80ed493dfc21e5.psmdcp" Id="Rb98db03f46c24c6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
   <x:si>
     <x:t>Share of population receiving earnings-related and national pensions by pension benefit</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>