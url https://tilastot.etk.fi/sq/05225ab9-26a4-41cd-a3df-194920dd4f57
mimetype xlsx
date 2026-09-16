--- v12 (2026-08-26)
+++ v13 (2026-09-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4c498b95b9f4fbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0bc1e947eefb408bbd80ed493dfc21e5.psmdcp" Id="Rb98db03f46c24c6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72ae78fb41964d07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0599b08ed57741d28a1bc32b84a5f108.psmdcp" Id="Rabf39aaa8ecd4665" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
   <x:si>
     <x:t>Share of population receiving earnings-related and national pensions by pension benefit</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>