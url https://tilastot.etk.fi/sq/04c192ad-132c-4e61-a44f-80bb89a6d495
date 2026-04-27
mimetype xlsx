--- v0 (2026-04-07)
+++ v1 (2026-04-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e900a86e1b44ba9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/054e732fb7f542658075b153109cc083.psmdcp" Id="R793304827836491b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R724c3840b11143e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ab8423d6d03c48bc9779d1c2c11a5c24.psmdcp" Id="Rf3f725c68d864807" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Arbets- och folkpensionstagarnas befolkningsandelar efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>