--- v1 (2026-04-27)
+++ v2 (2026-05-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R724c3840b11143e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ab8423d6d03c48bc9779d1c2c11a5c24.psmdcp" Id="Rf3f725c68d864807" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb94c168d72d94d91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a0009bd033ad49a8a1a08159b838376d.psmdcp" Id="Rdcd35a5bd566404a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Arbets- och folkpensionstagarnas befolkningsandelar efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>