--- v2 (2026-05-29)
+++ v3 (2026-06-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb94c168d72d94d91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a0009bd033ad49a8a1a08159b838376d.psmdcp" Id="Rdcd35a5bd566404a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9236e72cd06409d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fd13a2f45a7447fb92b6bc1d7b0044ef.psmdcp" Id="Rcf1743334b024798" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Arbets- och folkpensionstagarnas befolkningsandelar efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>