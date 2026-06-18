--- v3 (2026-06-18)
+++ v4 (2026-06-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9236e72cd06409d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fd13a2f45a7447fb92b6bc1d7b0044ef.psmdcp" Id="Rcf1743334b024798" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcac76ae1b2964b5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/19e2e86b056343219696ea9b0f0bffe8.psmdcp" Id="R05f4015baf4d4901" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Arbets- och folkpensionstagarnas befolkningsandelar efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>