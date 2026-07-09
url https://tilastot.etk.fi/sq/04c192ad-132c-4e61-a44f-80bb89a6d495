--- v4 (2026-06-18)
+++ v5 (2026-07-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcac76ae1b2964b5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/19e2e86b056343219696ea9b0f0bffe8.psmdcp" Id="R05f4015baf4d4901" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2f14164423e4093" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cf79259f446e4f9085687c61954bfd10.psmdcp" Id="R1ec964dc24cb436c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Arbets- och folkpensionstagarnas befolkningsandelar efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>