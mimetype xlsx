--- v5 (2026-07-09)
+++ v6 (2026-07-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2f14164423e4093" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cf79259f446e4f9085687c61954bfd10.psmdcp" Id="R1ec964dc24cb436c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R937d3aed891d46e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/799a63cc9b4b4cfbb11f69da182cd1ff.psmdcp" Id="R1f5053c452de4f27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Arbets- och folkpensionstagarnas befolkningsandelar efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>