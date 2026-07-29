--- v6 (2026-07-09)
+++ v7 (2026-07-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R937d3aed891d46e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/799a63cc9b4b4cfbb11f69da182cd1ff.psmdcp" Id="R1f5053c452de4f27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb9a4603612b4ed4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1c3462e888104c7e826142e8239a53cc.psmdcp" Id="R2dd7507eca994564" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Arbets- och folkpensionstagarnas befolkningsandelar efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>