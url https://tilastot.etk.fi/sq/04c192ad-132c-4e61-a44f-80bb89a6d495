--- v7 (2026-07-29)
+++ v8 (2026-08-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb9a4603612b4ed4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1c3462e888104c7e826142e8239a53cc.psmdcp" Id="R2dd7507eca994564" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R406908c022de4168" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/503a970ea8dd4da68bcc642524792c30.psmdcp" Id="Rb35f1e4bdeec4895" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Arbets- och folkpensionstagarnas befolkningsandelar efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>