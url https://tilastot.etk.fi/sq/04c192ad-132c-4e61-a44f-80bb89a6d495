--- v8 (2026-08-18)
+++ v9 (2026-09-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R406908c022de4168" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/503a970ea8dd4da68bcc642524792c30.psmdcp" Id="Rb35f1e4bdeec4895" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re85ead6000a84a2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4403c2d096cd46debc65eb3b52093c6f.psmdcp" Id="Re8a2a3ad29f947f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Arbets- och folkpensionstagarnas befolkningsandelar efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>