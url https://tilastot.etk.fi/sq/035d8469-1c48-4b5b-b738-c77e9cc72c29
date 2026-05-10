--- v0 (2026-04-14)
+++ v1 (2026-05-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re72549b5109348d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e067b8f8cccc4562b377dd41f45d8b32.psmdcp" Id="R3ab67cbfaed94163" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R514166fcdd644ecd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a0b500fc16724d9081545123697ba220.psmdcp" Id="Rfdd158ce0f4b44eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajat eläkelajeittain</x:t>
   </x:si>
   <x:si>
     <x:t>Miehet</x:t>
   </x:si>
   <x:si>