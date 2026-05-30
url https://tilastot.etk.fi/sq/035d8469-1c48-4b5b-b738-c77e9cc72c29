--- v1 (2026-05-10)
+++ v2 (2026-05-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R514166fcdd644ecd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a0b500fc16724d9081545123697ba220.psmdcp" Id="Rfdd158ce0f4b44eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f5e137330b84657" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/15e9f6f892854ecd9defaed8bbb8dd16.psmdcp" Id="R292721262a054e30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajat eläkelajeittain</x:t>
   </x:si>
   <x:si>
     <x:t>Miehet</x:t>
   </x:si>
   <x:si>