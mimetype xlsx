--- v2 (2026-05-30)
+++ v3 (2026-06-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f5e137330b84657" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/15e9f6f892854ecd9defaed8bbb8dd16.psmdcp" Id="R292721262a054e30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ef7f15352d04f7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/31d9bc6e6e864430bb9d86baa2a13626.psmdcp" Id="R57b52ff54438404c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajat eläkelajeittain</x:t>
   </x:si>
   <x:si>
     <x:t>Miehet</x:t>
   </x:si>
   <x:si>