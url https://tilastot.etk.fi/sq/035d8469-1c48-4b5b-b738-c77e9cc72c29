--- v3 (2026-06-23)
+++ v4 (2026-07-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ef7f15352d04f7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/31d9bc6e6e864430bb9d86baa2a13626.psmdcp" Id="R57b52ff54438404c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28e06a49f7f34161" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/920a2798bd334c87879ab781c06652d2.psmdcp" Id="R6edee4329dec4e60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajat eläkelajeittain</x:t>
   </x:si>
   <x:si>
     <x:t>Miehet</x:t>
   </x:si>
   <x:si>