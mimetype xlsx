--- v4 (2026-07-13)
+++ v5 (2026-08-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28e06a49f7f34161" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/920a2798bd334c87879ab781c06652d2.psmdcp" Id="R6edee4329dec4e60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1cf6da6e8bc4f2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/30a2a7962b1b4d0eb1d6ba2e26dd0903.psmdcp" Id="Rcd33bf6b14874ac6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajat eläkelajeittain</x:t>
   </x:si>
   <x:si>
     <x:t>Miehet</x:t>
   </x:si>
   <x:si>