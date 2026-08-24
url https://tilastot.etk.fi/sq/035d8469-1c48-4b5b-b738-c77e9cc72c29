--- v5 (2026-08-02)
+++ v6 (2026-08-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1cf6da6e8bc4f2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/30a2a7962b1b4d0eb1d6ba2e26dd0903.psmdcp" Id="Rcd33bf6b14874ac6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49a41d6ad5bd4e00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/75239635740f4a63a6b671a31921d0d7.psmdcp" Id="R45019a9ba4074183" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajat eläkelajeittain</x:t>
   </x:si>
   <x:si>
     <x:t>Miehet</x:t>
   </x:si>
   <x:si>