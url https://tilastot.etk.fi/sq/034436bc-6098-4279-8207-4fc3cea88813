--- v0 (2026-05-10)
+++ v1 (2026-05-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c8d4061555b4e29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c22409f7df43486fb68526e317a6ef15.psmdcp" Id="R55cc32e3b41c4fd8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3adda23bf7d48b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/01dee2fe78b3446586425665f8277634.psmdcp" Id="R589e0331b1c94f24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_79k1_alue2025" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="330" uniqueCount="330">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajien keskieläke alueittain 2025</x:t>
   </x:si>
   <x:si>
     <x:t>Keskieläke, euroa/kk</x:t>
   </x:si>
   <x:si>