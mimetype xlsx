--- v1 (2026-05-30)
+++ v2 (2026-06-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3adda23bf7d48b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/01dee2fe78b3446586425665f8277634.psmdcp" Id="R589e0331b1c94f24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e51c05dc5a441b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2cb5b821780a453aba692588f9c21e1e.psmdcp" Id="Re866be4c4c834e6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_79k1_alue2025" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="330" uniqueCount="330">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajien keskieläke alueittain 2025</x:t>
   </x:si>
   <x:si>
     <x:t>Keskieläke, euroa/kk</x:t>
   </x:si>
   <x:si>