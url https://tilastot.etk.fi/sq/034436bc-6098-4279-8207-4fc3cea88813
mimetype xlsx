--- v2 (2026-06-23)
+++ v3 (2026-07-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e51c05dc5a441b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2cb5b821780a453aba692588f9c21e1e.psmdcp" Id="Re866be4c4c834e6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb7100d95d074883" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5a52c0a01cca47409ff7574c516c0bd3.psmdcp" Id="Re9b37210f50b43ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_79k1_alue2025" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="330" uniqueCount="330">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajien keskieläke alueittain 2025</x:t>
   </x:si>
   <x:si>
     <x:t>Keskieläke, euroa/kk</x:t>
   </x:si>
   <x:si>