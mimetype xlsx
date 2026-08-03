--- v3 (2026-07-13)
+++ v4 (2026-08-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb7100d95d074883" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5a52c0a01cca47409ff7574c516c0bd3.psmdcp" Id="Re9b37210f50b43ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac4cd283ee3b4b7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/74bd2badc4ac420f8da2893acf5003c2.psmdcp" Id="R411eb144fd494c1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_79k1_alue2025" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="330" uniqueCount="330">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajien keskieläke alueittain 2025</x:t>
   </x:si>
   <x:si>
     <x:t>Keskieläke, euroa/kk</x:t>
   </x:si>
   <x:si>