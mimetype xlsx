--- v4 (2026-08-03)
+++ v5 (2026-08-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac4cd283ee3b4b7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/74bd2badc4ac420f8da2893acf5003c2.psmdcp" Id="R411eb144fd494c1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7504560fb674812" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/df19905a6fac459e86591c734a8e2262.psmdcp" Id="R23fc699bb2794cf1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_79k1_alue2025" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="330" uniqueCount="330">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajien keskieläke alueittain 2025</x:t>
   </x:si>
   <x:si>
     <x:t>Keskieläke, euroa/kk</x:t>
   </x:si>
   <x:si>