--- v5 (2026-08-24)
+++ v6 (2026-09-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7504560fb674812" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/df19905a6fac459e86591c734a8e2262.psmdcp" Id="R23fc699bb2794cf1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabe24b420f954f51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/331a3d28197c43a2aec4081c25ac9080.psmdcp" Id="Rb143acfd4f9f4c50" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_79k1_alue2025" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="330" uniqueCount="330">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajien keskieläke alueittain 2025</x:t>
   </x:si>
   <x:si>
     <x:t>Keskieläke, euroa/kk</x:t>
   </x:si>
   <x:si>