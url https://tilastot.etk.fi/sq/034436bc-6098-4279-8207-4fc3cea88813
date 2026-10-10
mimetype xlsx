--- v6 (2026-09-19)
+++ v7 (2026-10-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabe24b420f954f51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/331a3d28197c43a2aec4081c25ac9080.psmdcp" Id="Rb143acfd4f9f4c50" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra51e5189b4614c5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/05c9bee36ac94c6e9ee80f6dd4844896.psmdcp" Id="R27ffcc6a16a44439" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_79k1_alue2025" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="330" uniqueCount="330">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajien keskieläke alueittain 2025</x:t>
   </x:si>
   <x:si>
     <x:t>Keskieläke, euroa/kk</x:t>
   </x:si>
   <x:si>