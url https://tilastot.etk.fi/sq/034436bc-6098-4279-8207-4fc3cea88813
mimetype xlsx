--- v7 (2026-10-10)
+++ v8 (2026-10-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra51e5189b4614c5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/05c9bee36ac94c6e9ee80f6dd4844896.psmdcp" Id="R27ffcc6a16a44439" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4a8f680bc0c42f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f72eb6add195477db63290f91c7a4238.psmdcp" Id="Ref8907ef73254caa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_79k1_alue2025" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="330" uniqueCount="330">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajien keskieläke alueittain 2025</x:t>
   </x:si>
   <x:si>
     <x:t>Keskieläke, euroa/kk</x:t>
   </x:si>
   <x:si>