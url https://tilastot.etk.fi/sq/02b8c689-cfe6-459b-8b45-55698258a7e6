--- v4 (2026-03-12)
+++ v5 (2026-04-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd4af1fd25a94c60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2cca18e6153d492d9d4de9cf45d4303d.psmdcp" Id="R9b05288a68a14ef8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29257370aa094368" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0f9d4320f073453387d0982d6e08cffa.psmdcp" Id="R6e62d7de7241481c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Arbets- och folkpensionstagarnas befolkningsandelar efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>
@@ -85,63 +85,63 @@
   <x:si>
     <x:t>Mellersta Finland</x:t>
   </x:si>
   <x:si>
     <x:t>Södra Österbotten</x:t>
   </x:si>
   <x:si>
     <x:t>Österbotten</x:t>
   </x:si>
   <x:si>
     <x:t>Mellersta Österbotten</x:t>
   </x:si>
   <x:si>
     <x:t>Norra Österbotten</x:t>
   </x:si>
   <x:si>
     <x:t>Kajanaland</x:t>
   </x:si>
   <x:si>
     <x:t>Lappland</x:t>
   </x:si>
   <x:si>
     <x:t>Åland</x:t>
   </x:si>
   <x:si>
-    <x:t>Statistikbeskrivningen, begreppen och definitionerna samt kvalitetsbeskrivningen finns tillgängliga på Etk.fi. &lt;A HREF=https://etk.fi/sv/forskning-statistik-och-prognoser/statistik/samtliga-pensionstagare/&gt;&lt;u&gt;Gå till webbsidan för statistiken Statistik över pensionstagarna i Finland på Etk.fi.&lt;/u&gt;&lt;/A&gt;</x:t>
+    <x:t>Statistikbeskrivningen, begreppen och definitionerna samt kvalitetsbeskrivningen finns tillgängliga på Etk.fi. &lt;A HREF=https://www.etk.fi/sv/forskning-statistik-och-prognoser/statistik/pensionstagare-och-pensionsutgifter/statistik-over-pensionstagarna-i-finland/&gt;&lt;u&gt;Gå till webbsidan för statistiken Statistik över pensionstagarna i Finland på Etk.fi.&lt;/u&gt;&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Symboler i tabellen:
 0 = mindre än hälften av den använda enheten
 - = inga fall eller logiskt omöjligt
 .. = uppgift ej tillgänglig eller utesluten p.g.a. det ringa antalet fall</x:t>
   </x:si>
   <x:si>
     <x:t>Senaste uppdatering:</x:t>
   </x:si>
   <x:si>
-    <x:t>20250327 07:30</x:t>
+    <x:t>20260331 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Källa:</x:t>
   </x:si>
   <x:si>
     <x:t>Pensionsskyddscentralen, Folkpensionsanstalten</x:t>
   </x:si>
   <x:si>
     <x:t>Kontaktperson:</x:t>
   </x:si>
   <x:si>
     <x:t>Pensionsskyddscentralen, Statistiktjänsten, tilastot(at)etk.fi</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>Sort:</x:t>
   </x:si>
   <x:si>
     <x:t>%</x:t>
   </x:si>
   <x:si>
     <x:t>Intern referenskod:</x:t>
   </x:si>