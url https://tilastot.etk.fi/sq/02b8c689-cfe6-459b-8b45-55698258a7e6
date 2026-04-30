--- v5 (2026-04-10)
+++ v6 (2026-04-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29257370aa094368" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0f9d4320f073453387d0982d6e08cffa.psmdcp" Id="R6e62d7de7241481c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5421c4e65ee3425a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/47d1c81fc1344e3d9b21fd981cd728ef.psmdcp" Id="R2ca4d3a361224edf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Arbets- och folkpensionstagarnas befolkningsandelar efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>