--- v6 (2026-04-30)
+++ v7 (2026-05-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5421c4e65ee3425a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/47d1c81fc1344e3d9b21fd981cd728ef.psmdcp" Id="R2ca4d3a361224edf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb68993012401416b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/333d11eaafaf4f5e9e431be67c2ac186.psmdcp" Id="R43fc3dd85df24380" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Arbets- och folkpensionstagarnas befolkningsandelar efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>