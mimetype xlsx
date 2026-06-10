--- v7 (2026-05-20)
+++ v8 (2026-06-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb68993012401416b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/333d11eaafaf4f5e9e431be67c2ac186.psmdcp" Id="R43fc3dd85df24380" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea7e3233a35b4976" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/99c407ac6d8e4431ae9b8b00d1516fae.psmdcp" Id="R8c0a64b6e72e430e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Arbets- och folkpensionstagarnas befolkningsandelar efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>