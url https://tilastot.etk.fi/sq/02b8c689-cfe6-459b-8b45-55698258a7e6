--- v8 (2026-06-10)
+++ v9 (2026-06-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea7e3233a35b4976" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/99c407ac6d8e4431ae9b8b00d1516fae.psmdcp" Id="R8c0a64b6e72e430e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4215e69a0ee4044" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/19df76fde7ed44b3accd75cca0319ed5.psmdcp" Id="Rc66c7181ddba4d11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Arbets- och folkpensionstagarnas befolkningsandelar efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>