--- v9 (2026-06-10)
+++ v10 (2026-06-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4215e69a0ee4044" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/19df76fde7ed44b3accd75cca0319ed5.psmdcp" Id="Rc66c7181ddba4d11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ff73e87ec4b4741" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/db4451b32708474d9cda654029c5b71e.psmdcp" Id="R850b0396861a4ab9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Arbets- och folkpensionstagarnas befolkningsandelar efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>