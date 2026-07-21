--- v10 (2026-06-30)
+++ v11 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ff73e87ec4b4741" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/db4451b32708474d9cda654029c5b71e.psmdcp" Id="R850b0396861a4ab9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d6642407d2c4fd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b36e0b95daf04e6dacc68cc9f39627ac.psmdcp" Id="R4869425557814eee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Arbets- och folkpensionstagarnas befolkningsandelar efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>