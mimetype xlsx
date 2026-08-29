--- v11 (2026-07-21)
+++ v12 (2026-08-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d6642407d2c4fd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b36e0b95daf04e6dacc68cc9f39627ac.psmdcp" Id="R4869425557814eee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fefc3ce5d894b38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/046291f80e724194baa124a82458dbb9.psmdcp" Id="R569318549da54145" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Arbets- och folkpensionstagarnas befolkningsandelar efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>