--- v0 (2026-03-31)
+++ v1 (2026-04-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ef1a52d2d654fea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a05138a5b45b435595275180166b492b.psmdcp" Id="Rf7f8c0a1a00441ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8afc580e843b49fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/20093855dcea4235bfaf70bfc38b45ec.psmdcp" Id="R022c5a4051a84e69" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k01_aikas" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajat vuosina 1981-2025</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>