--- v1 (2026-04-27)
+++ v2 (2026-06-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8afc580e843b49fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/20093855dcea4235bfaf70bfc38b45ec.psmdcp" Id="R022c5a4051a84e69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R815a1ea5fa5845b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7941bc91a3ba4a80840951af6d050287.psmdcp" Id="R44bd96fe448649ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k01_aikas" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajat vuosina 1981-2025</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>