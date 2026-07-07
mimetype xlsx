--- v2 (2026-06-10)
+++ v3 (2026-07-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R815a1ea5fa5845b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7941bc91a3ba4a80840951af6d050287.psmdcp" Id="R44bd96fe448649ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20d004bb30e6494b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c59f55dacd6b4862aca85a1d9c621324.psmdcp" Id="R3991b3536e9644ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k01_aikas" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajat vuosina 1981-2025</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>