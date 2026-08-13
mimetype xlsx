--- v3 (2026-07-07)
+++ v4 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20d004bb30e6494b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c59f55dacd6b4862aca85a1d9c621324.psmdcp" Id="R3991b3536e9644ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0fe4b79a3614f6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7342214ce5bb4df79726e35bd301f28c.psmdcp" Id="Rd10fe775b71145ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k01_aikas" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajat vuosina 1981-2025</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>