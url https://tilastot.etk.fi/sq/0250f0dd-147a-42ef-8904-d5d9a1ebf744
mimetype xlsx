--- v4 (2026-08-13)
+++ v5 (2026-09-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0fe4b79a3614f6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7342214ce5bb4df79726e35bd301f28c.psmdcp" Id="Rd10fe775b71145ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53f845ec255442c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/36893ed220c149b5b03ae1cc4dee2f08.psmdcp" Id="Rc71afaf3c4764815" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k01_aikas" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajat vuosina 1981-2025</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>