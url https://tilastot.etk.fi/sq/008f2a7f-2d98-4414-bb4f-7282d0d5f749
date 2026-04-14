--- v3 (2026-03-18)
+++ v4 (2026-04-14)
@@ -1,119 +1,119 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93ac9740361a40b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8de5a77bd389423a9dceb2813ad7e18c.psmdcp" Id="Re4b6c492779b4ba3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00cc66cb14b9459c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e4a0513e70394e1c98998a8357f52b57.psmdcp" Id="R850f53a868104305" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
   <x:si>
     <x:t>Arbets- och folkpensionstagare efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>
     <x:t>Män</x:t>
   </x:si>
   <x:si>
     <x:t>Kvinnor</x:t>
   </x:si>
   <x:si>
-    <x:t>2024</x:t>
+    <x:t>2025</x:t>
   </x:si>
   <x:si>
     <x:t>Bosatta i Finland eller utomlands</x:t>
   </x:si>
   <x:si>
     <x:t>Samtliga pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Samtliga åldersgrupper</x:t>
   </x:si>
   <x:si>
     <x:t>Ålderspension (exkl. partiell förtida åldersp.)</x:t>
   </x:si>
   <x:si>
     <x:t>Partiell förtida ålderspension</x:t>
   </x:si>
   <x:si>
     <x:t>Sjukpension</x:t>
   </x:si>
   <x:si>
     <x:t>Specialpension för lantbruksföretagare</x:t>
   </x:si>
   <x:si>
     <x:t>Efterlevande pension</x:t>
   </x:si>
   <x:si>
     <x:t>Barnpension</x:t>
   </x:si>
   <x:si>
-    <x:t>Statistikbeskrivningen, begreppen och definitionerna samt kvalitetsbeskrivningen finns tillgängliga på Etk.fi. &lt;A HREF=https://etk.fi/sv/forskning-statistik-och-prognoser/statistik/samtliga-pensionstagare/&gt;&lt;u&gt;Gå till webbsidan för statistiken Statistik över pensionstagarna i Finland på Etk.fi.&lt;/u&gt;&lt;/A&gt;</x:t>
+    <x:t>Statistikbeskrivningen, begreppen och definitionerna samt kvalitetsbeskrivningen finns tillgängliga på Etk.fi. &lt;A HREF=https://www.etk.fi/sv/forskning-statistik-och-prognoser/statistik/pensionstagare-och-pensionsutgifter/statistik-over-pensionstagarna-i-finland/&gt;&lt;u&gt;Gå till webbsidan för statistiken Statistik över pensionstagarna i Finland på Etk.fi.&lt;/u&gt;&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Olika pensionsslag i tabellen kan inte summeras, då samma person kan få flera olika pensioner samtidigt.</x:t>
   </x:si>
   <x:si>
     <x:t>Från och med statistikåret 2020 ingår familjepensioner (efterlevandepension och barnpension) vars belopp är noll euro inte längre i statistiken.</x:t>
   </x:si>
   <x:si>
     <x:t>Symboler i tabellen:
 -   = inga fall eller logiskt omöjligt
 ..  = uppgift ej tillgänglig eller utesluten p.g.a. det ringa antalet fall</x:t>
   </x:si>
   <x:si>
     <x:t>Senaste uppdatering:</x:t>
   </x:si>
   <x:si>
-    <x:t>20250327 07:30</x:t>
+    <x:t>20260331 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Källa:</x:t>
   </x:si>
   <x:si>
     <x:t>Pensionsskyddscentralen, Folkpensionsanstalten</x:t>
   </x:si>
   <x:si>
     <x:t>Kontaktperson:</x:t>
   </x:si>
   <x:si>
     <x:t>Pensionsskyddscentralen, Statistiktjänsten, tilastot(at)etk.fi</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>Sort:</x:t>
   </x:si>
   <x:si>
     <x:t>Antal</x:t>
   </x:si>
   <x:si>
     <x:t>Intern referenskod:</x:t>
   </x:si>
@@ -537,159 +537,159 @@
     <x:row r="3" spans="1:7">
       <x:c r="E3" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="G3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E4" s="3" t="n">
-        <x:v>1660923</x:v>
+        <x:v>1643340</x:v>
       </x:c>
       <x:c r="F4" s="3" t="n">
-        <x:v>754092</x:v>
+        <x:v>748686</x:v>
       </x:c>
       <x:c r="G4" s="3" t="n">
-        <x:v>906831</x:v>
+        <x:v>894654</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="C5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E5" s="3" t="n">
-        <x:v>1385464</x:v>
+        <x:v>1373429</x:v>
       </x:c>
       <x:c r="F5" s="3" t="n">
-        <x:v>616858</x:v>
+        <x:v>614815</x:v>
       </x:c>
       <x:c r="G5" s="3" t="n">
-        <x:v>768606</x:v>
+        <x:v>758614</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="C6" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="D6" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E6" s="3" t="n">
-        <x:v>70843</x:v>
+        <x:v>67081</x:v>
       </x:c>
       <x:c r="F6" s="3" t="n">
-        <x:v>38902</x:v>
+        <x:v>36351</x:v>
       </x:c>
       <x:c r="G6" s="3" t="n">
-        <x:v>31941</x:v>
+        <x:v>30730</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="C7" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="D7" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E7" s="3" t="n">
-        <x:v>177331</x:v>
+        <x:v>174565</x:v>
       </x:c>
       <x:c r="F7" s="3" t="n">
-        <x:v>89631</x:v>
+        <x:v>88511</x:v>
       </x:c>
       <x:c r="G7" s="3" t="n">
-        <x:v>87700</x:v>
+        <x:v>86054</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="C8" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D8" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E8" s="3" t="n">
-        <x:v>4008</x:v>
+        <x:v>3254</x:v>
       </x:c>
       <x:c r="F8" s="3" t="n">
-        <x:v>886</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="G8" s="3" t="n">
-        <x:v>3122</x:v>
+        <x:v>2596</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="C9" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D9" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E9" s="3" t="n">
-        <x:v>210722</x:v>
+        <x:v>208708</x:v>
       </x:c>
       <x:c r="F9" s="3" t="n">
-        <x:v>26298</x:v>
+        <x:v>26303</x:v>
       </x:c>
       <x:c r="G9" s="3" t="n">
-        <x:v>184424</x:v>
+        <x:v>182405</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="C10" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D10" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E10" s="3" t="n">
-        <x:v>16995</x:v>
+        <x:v>16738</x:v>
       </x:c>
       <x:c r="F10" s="3" t="n">
-        <x:v>8560</x:v>
+        <x:v>8437</x:v>
       </x:c>
       <x:c r="G10" s="3" t="n">
-        <x:v>8435</x:v>
+        <x:v>8301</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="4" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="4" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="4" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="4" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>18</x:v>