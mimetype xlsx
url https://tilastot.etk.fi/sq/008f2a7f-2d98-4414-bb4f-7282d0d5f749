--- v4 (2026-04-14)
+++ v5 (2026-05-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00cc66cb14b9459c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e4a0513e70394e1c98998a8357f52b57.psmdcp" Id="R850f53a868104305" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86338da51fc34e43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/62a309fe5bd24010956bd2c4befb52ba.psmdcp" Id="R63b358c8643e41ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
   <x:si>
     <x:t>Arbets- och folkpensionstagare efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>