--- v5 (2026-05-05)
+++ v6 (2026-05-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86338da51fc34e43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/62a309fe5bd24010956bd2c4befb52ba.psmdcp" Id="R63b358c8643e41ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f85241a52e4477d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ce00075a64cf4729bb949206b7095afa.psmdcp" Id="R0fdaca61953d4297" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
   <x:si>
     <x:t>Arbets- och folkpensionstagare efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>