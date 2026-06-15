--- v6 (2026-05-26)
+++ v7 (2026-06-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f85241a52e4477d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ce00075a64cf4729bb949206b7095afa.psmdcp" Id="R0fdaca61953d4297" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R624251cb112143a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3773b7527e534d99bd571baf02d61ddf.psmdcp" Id="R0c06d83d5e1b4ce5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
   <x:si>
     <x:t>Arbets- och folkpensionstagare efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>