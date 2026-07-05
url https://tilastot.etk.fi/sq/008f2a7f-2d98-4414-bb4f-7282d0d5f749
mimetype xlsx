--- v7 (2026-06-15)
+++ v8 (2026-07-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R624251cb112143a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3773b7527e534d99bd571baf02d61ddf.psmdcp" Id="R0c06d83d5e1b4ce5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a7a17a481d74890" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/efb29d856add4700ac0d9d8819224adb.psmdcp" Id="R958cedac80384ebd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
   <x:si>
     <x:t>Arbets- och folkpensionstagare efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>