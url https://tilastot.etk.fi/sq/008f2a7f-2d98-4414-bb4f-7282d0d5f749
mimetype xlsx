--- v8 (2026-07-05)
+++ v9 (2026-07-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a7a17a481d74890" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/efb29d856add4700ac0d9d8819224adb.psmdcp" Id="R958cedac80384ebd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1785415f2a5449b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7c5a3b0817d4468d858763bcea4aebbf.psmdcp" Id="R3fce46c697ae4dd3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
   <x:si>
     <x:t>Arbets- och folkpensionstagare efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>