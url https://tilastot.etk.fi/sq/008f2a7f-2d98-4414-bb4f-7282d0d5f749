--- v9 (2026-07-25)
+++ v10 (2026-07-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1785415f2a5449b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7c5a3b0817d4468d858763bcea4aebbf.psmdcp" Id="R3fce46c697ae4dd3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01b1a04d19084f97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ed1d21aba03b4aaab12b894aa7c6f60d.psmdcp" Id="R280a9236bb554138" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
   <x:si>
     <x:t>Arbets- och folkpensionstagare efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>