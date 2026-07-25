--- v10 (2026-07-25)
+++ v11 (2026-07-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01b1a04d19084f97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ed1d21aba03b4aaab12b894aa7c6f60d.psmdcp" Id="R280a9236bb554138" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reea44ac3dc52477e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9352c8aecf3d41f9836032e4e51af95e.psmdcp" Id="R0d99cfe445a04409" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
   <x:si>
     <x:t>Arbets- och folkpensionstagare efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>