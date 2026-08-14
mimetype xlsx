--- v11 (2026-07-25)
+++ v12 (2026-08-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reea44ac3dc52477e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9352c8aecf3d41f9836032e4e51af95e.psmdcp" Id="R0d99cfe445a04409" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf150be47065a4531" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/71d274f49b8544fb83e9abbe20e2bee7.psmdcp" Id="R528480541741417f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
   <x:si>
     <x:t>Arbets- och folkpensionstagare efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>