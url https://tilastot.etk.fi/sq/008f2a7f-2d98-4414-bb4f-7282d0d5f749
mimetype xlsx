--- v12 (2026-08-14)
+++ v13 (2026-09-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf150be47065a4531" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/71d274f49b8544fb83e9abbe20e2bee7.psmdcp" Id="R528480541741417f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6288c957382842fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f6414c6db1884375aa872b02b3076b34.psmdcp" Id="Rf2c62695bd4b42f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
   <x:si>
     <x:t>Arbets- och folkpensionstagare efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>